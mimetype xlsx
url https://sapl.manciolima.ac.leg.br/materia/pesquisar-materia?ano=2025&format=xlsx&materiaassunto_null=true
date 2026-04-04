--- v1 (2026-01-29)
+++ v2 (2026-04-04)
@@ -51,312 +51,312 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/252/14101503.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/252/14101503.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DO MUNICIPIO DE MANCIO LIMA, EXERCICIO FINANCEIRO DE 2021 DE RESPONSABILIDADE DO SENHOR ISAAC DE SOUZA LIMA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>VLADI VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/235/03061526.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/235/03061526.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO TERÇO DOS HOMENS EM MANCIO LIMA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/232/28121402.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/232/28121402.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSAO DE AUXILIO ALIMENTAÇÃO AOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO DE MANCIO LIMA - AC, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PROFESSOR AMOZILDO</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/240/19061500.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/240/19061500.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PRORROGAÇAO DO PRAZO DA LICENÇA-MATERNIDADE DAS SERVIDORAS PÚBLICAS MUNICIPAIS DO MUNICIPIO DE MANCIO LIMA-AC, DE 120 (CENTO E VINTE) DIAS PARA 180 (CENTO E OITENTA) DIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Reziane</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/241/19061501.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/241/19061501.pdf</t>
   </si>
   <si>
     <t>CRIA O ESTATUTO MUNICIPAL DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA); INSTITUI A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA PESSOA COM TEA E SEUS FAMILIARES; A SEMANA MUNICIPAL DE CONSCIENTIZAÇAO SOBRE O AUTISMO, DISPOE SOBRE A CARTEIRINHA DE IDENTIFICAÇAO, E ESTABELECE OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ALICE ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/234/03061507.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/234/03061507.pdf</t>
   </si>
   <si>
     <t>INCLUI NA GRADE CURRICULAR DA REDE PUBLICA DE ENSINO DO MUNICIPIO DE MANCIO LIMA A DISCIPLINA DE EDUCAÇÃO FISICA E DETERMINA QUE A DOCENCIA DA REFERIDA DISCIPLINA SEJA FEITA POR EXCLUSIVIDADE E OBRIGATORIAMENTE POR PROFISSIONAL EDUCADOR FISICO INSCRITO NO CONSELHO REGIONAL DA CATEGORIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/238/11061500.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/238/11061500.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DE ESCOLAS LOCALIZADAS NO MUNICIPIO DE MANCIO LIMA - ACRE, NOTIFICAREM AS AUTORIDADES COMPETENTES A OCORRENCIA DE VIOLENCIA E ABUSO SEXUAL CONTRA CRIANÇAS E ADOLESCENTES</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/245/01101501.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/245/01101501.pdf</t>
   </si>
   <si>
     <t>Reserva às pessoas pretas ou pardas e indígenas o percentual de 20% (trinta por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da administração pública municipal nos processos seletivos simplificados para o recrutamento de pessoal nas hipóteses de contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público para os órgãos da administração pública municipal.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/233/03011500.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/233/03011500.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO A CONTRATAR EMERGENCIALMENTE EM CARATER TEMPORARIO PROFISISONAIS PARA ATUAR NO AMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO, A FIM DE ATENDER AS NECESSIDDADES DA REDE PUBLICA MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/236/03061525.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/236/03061525.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇAO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DA CAMARA MUNICIPAL INTERSETORIAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICIPIO DE MANCIO LIMA, ESTADO DO ACRE NO AMBITO DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL-SISAN.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/237/03061522.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/237/03061522.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 166/03 DE 07 DE AGOSTO DE 2003, QUE DISPOE SOBRE O ESTASTUTO DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE MANCIO LIMA-ACRE, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/239/03061510.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/239/03061510.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DE UMA AREA LOCALIZADA NA COMUNIDADE RURAL "PENTECOSTES"NO MUNICIPIO DE MANCIO LIMA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/242/19061503.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/242/19061503.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO-ALIMENTAÇAO A SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE MANCIO LIMA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/250/01101515.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/250/01101515.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FESTIVAL DO COCO NO MUNICIPIO DE MANCIO LIMA - ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/249/01101510.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/249/01101510.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS OU ANTIECONÔMICOS DO MUNICIPIO DE MÂNCIO LIMA - AC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/248/01101509.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/248/01101509.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EXTENSÃO DA CARGA HORÁRIA DOS CARGOS DE CIRURGIÃO-DENTISTA DO MUNICÍPIO DE MÂNCIO LIMA – AC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/247/01101507.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/247/01101507.pdf</t>
   </si>
   <si>
     <t>RECONHECE O NOVENÁRIO DE SÃO FRANCISCO DE ASSIS COMO FESTA CULTURAL DE TRADIÇÃO POPULAR DO MUNICÍPIO DE MÂNCIO LIMA, INCLUI O EVENTO NO CALENDÁRIO OFICIAL DE FESTIVIDADES DO MUNICÍPIO E DECRETA FERIADO MUNICIPAL</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/246/01101502.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/246/01101502.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A PROCURADORIA GERAL (PGM) NO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/244/01101500.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/244/01101500.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DAS ESCOLAS MUNICIPAIS MONTEIRO LOBATO E CRIANÇA FELIZ NO AMBITO DO SISTEMA MUNICIPAL DE ENSINO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE VALORIZAÇAO DA DOCÊNCIA - PROVAD, QUE CONCEDE INCENTIVO FINANCEIRO AOS PROFESSORES EFETIVOS EM EXERCÍCIO DE SALA DE AULA NA REDE MUNICIPAL DE ENSINO DE MANCIO LIMA-AC, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/251/01101524.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/251/01101524.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 415, DE 19 DE JULHO DE 2019, QUE TRATA DA CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO DO MUNICÍPIO DE MÂNCIO LIMA – AC</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/231/28121401.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/231/28121401.pdf</t>
   </si>
   <si>
     <t>SUSPENDE A RESOLUÇÃO Nº 01/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/252/14101503.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/235/03061526.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/232/28121402.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/240/19061500.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/241/19061501.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/234/03061507.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/238/11061500.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/245/01101501.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/233/03011500.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/236/03061525.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/237/03061522.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/239/03061510.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/242/19061503.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/250/01101515.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/249/01101510.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/248/01101509.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/247/01101507.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/246/01101502.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/244/01101500.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/251/01101524.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/231/28121401.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/252/14101503.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/235/03061526.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/232/28121402.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/240/19061500.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/241/19061501.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/234/03061507.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/238/11061500.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/245/01101501.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/233/03011500.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/236/03061525.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/237/03061522.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/239/03061510.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/242/19061503.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/250/01101515.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/249/01101510.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/248/01101509.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/247/01101507.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/246/01101502.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/244/01101500.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/251/01101524.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2025/231/28121401.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>