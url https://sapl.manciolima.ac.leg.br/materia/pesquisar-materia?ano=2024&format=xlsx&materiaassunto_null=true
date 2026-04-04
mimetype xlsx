--- v0 (2025-10-29)
+++ v1 (2026-04-04)
@@ -51,246 +51,246 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/221/10041401.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/221/10041401.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSAO DE TITULO DE CIDADAO MANCIOLIMENSE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/222/10041402.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/222/10041402.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>REZIANE BARROS</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/229/15061402.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/229/15061402.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO QUE TENHAM CUMPRIDO O TEMPO MMINIMO DE EXERCICIO NO MAGISTERIO PARA FINS DE APOSENTADORIA A OPÇÃO DE ESERCER ATIVIDADES FORA DA SALA DE AULA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/228/15061405.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/228/15061405.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS VEREADORES E DO PRESIDENTE DA CAMARA MUNICIPAL DE MANCIO LIMA PARA O QUADRIENIO 2025 A 2028 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/220/24021401.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/220/24021401.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DO PODER LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/214/06021424.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/214/06021424.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI MUNICIPAL 487, DE 28 DE ABRIL DE 2022, QUE DISPOE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA AREA DA SAUDE E REVOGA A LEI MUNICIPAL Nº 520 DE 28 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/216/06021404.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/216/06021404.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O REGIME JURIDICO DOS CARGOS DE AGENTE COMUNITARIO DE SAUDE ACS E AGENTE DE COMBATE AS ENDEMIAS ACE COMO DE NATUREZA ESTATUTARIA NO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/227/15061407.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/227/15061407.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DEMOLIÇÃO DE PREDIOS PUBLICOS COM ESTRUTURAS DETERIORADAS PARA A CONSTRUÇÃO DE NOVAS EDIFICAÇÕES.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/230/15061400.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/230/15061400.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 484, DE 22 DE FEVEREIRO DE 2022, QUE DISPOE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DESPORTO E A OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/217/23021400.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/217/23021400.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 526, DE 10 DE ABRIL DE 2023, QUE TRATA DA ESTRUTURA ORGANIZACIONAL E ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/219/23021401.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/219/23021401.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO ALIMENTAÇÃO A SERVIDORES PUBLICOS EFETIVOS DO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/218/23021400.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/218/23021400.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO ALIMENTAÇÃO A SERVIDORES PUBLICOS EFETIVOS DO MUNICIPIO DE MANCO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/225/15061405.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/225/15061405.pdf</t>
   </si>
   <si>
     <t>CRIA A EXPO MANCIO LIMA - FEIRA AGROPECUARIA NO AMBITO DO MUNICIPIO DE MANCIO  LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/223/14061400.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/223/14061400.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE CULTURA - FMC DE MANCIO LIMA, DEFINE SUA FORMA DE GESTAO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/224/15061408.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/224/15061408.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E DENOMINAÇÃO DA ESCOLA MUNICIPAL ANTONIO VIEIRA DA SILVA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>120000</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/226/15061402.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/226/15061402.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/215/06021403.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/215/06021403.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAAL Nº 14.133 DE 01 DE ABRIL DE 2021, QUE DISPOE SOBRE LICITAÇOES E CONTRATOS ADMISTRATIVOS NO AMBITO DO PODER LEGISLATIVO DO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -597,68 +597,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/221/10041401.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/222/10041402.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/229/15061402.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/228/15061405.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/220/24021401.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/214/06021424.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/216/06021404.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/227/15061407.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/230/15061400.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/217/23021400.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/219/23021401.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/218/23021400.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/225/15061405.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/223/14061400.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/224/15061408.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/226/15061402.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/215/06021403.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/221/10041401.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/222/10041402.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/229/15061402.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/228/15061405.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/220/24021401.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/214/06021424.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/216/06021404.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/227/15061407.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/230/15061400.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/217/23021400.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/219/23021401.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/218/23021400.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/225/15061405.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/223/14061400.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/224/15061408.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/226/15061402.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2024/215/06021403.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="212.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>