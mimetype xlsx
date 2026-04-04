--- v0 (2025-10-29)
+++ v1 (2026-04-04)
@@ -54,567 +54,567 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>REZIANE BARROS</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/84/03021306.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/84/03021306.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A MUDANÇA D DENOMINAÇÃO DA ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL I - TENETE BARBOSA PARA ESCOLA DE ENSINO INFANTIL E FUNDAMENTAL I, PROFESSORA MARIA ADALCY COSTA DE MATOS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/177/04031380.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/177/04031380.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISAO GERAL ANUAL AOS VEREADORES, OBSERVADO O DISPOSTO NO ART.29 INCISO VI E VII, ART. 29A, CAPUT E §1º E ART.37 X DA CONSTITUIÇÃO FEDERAL E AOS SERVIDORES E COMISSIONADOS DO PODER LEGISLATIVO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MAZINHO</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/207/27101301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/207/27101301.pdf</t>
   </si>
   <si>
     <t>"DECLARA COMO DE UTILIDADE PÚBLICA MUNICIPAL A "ASSOCIAÇAO DOS POVOS INDÍGENAS E AGRICULTORES FAMILIARES DO VALE DO JURUÁ".</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ALICE ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/189/20101300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/189/20101300.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 171/2003 LEI DE GESTAO DEMOCRATICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RENAN COSTA</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/208/27101300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/208/27101300.pdf</t>
   </si>
   <si>
     <t>NORMALIZA OS HORÁRIOS DE SUBIDA E DESCIDA DO RIO JAPIIM E DAS OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/204/25101310.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/204/25101310.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI MUNICIPAL Nº489, DE 28 DE ABRIL DE 2022, QUE CRIOU AUXÍLIO ALIMENTAÇAO AOS SERVIDORES PÚBLICOS COMISSIONADOS DO MUNICÍPIO DE MÂNCIO LIMA - AC."</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/83/03021303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/83/03021303.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 484, DE 22 DE FEVEREIRO DE 2022, QUE DISPOE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/86/03021308.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/86/03021308.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 487, DE 28 DE ABRIL DE 2022, QUE DISPOE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE SAUDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/82/03021302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/82/03021302.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR, EMERGENCIALMENTE, EM CARATER TEMPORARIO, PROFISSIONAIS PARA ATUAR NO AMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO, PARA AS NECESIDADES DA REDE PUBLICA DE ENSINO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/85/03021307.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/85/03021307.pdf</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/99/04021304.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/99/04021304.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR, EMERGENCIALMENTE, EM CARATER TEMPORARIO, PROFISSIONAIS PARA ATUAR NO AMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO, PARA AS NECESSIDADES DA REDE PUBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/176/04031371.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/176/04031371.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICIPIO DE MANCIO LIMA - QUADRIENIO 2022-2025 E DA ABERTURA DE CREDITO ADICONAL ESPECIAL NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/178/06031316.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/178/06031316.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE DO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/203/25101308.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/203/25101308.pdf</t>
   </si>
   <si>
     <t>PROTOCOLO DE INTENÇOES COM A FINALIDADE DE INSTITUIR O CONSÓRCIO INTERMUNICIPAL DE COLETA, DESTINAÇAO E TRATAMENTO DE RESÍDUOS SÓLIDOS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/175/04031370.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/175/04031370.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A LEI Nº 515/2022DE 26 DE DEZEMBRO DE 2022 QUE DISPOE SOBRE A ESTRUTURA ORGANIZACIONAL E ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICIPIO DE MANCIO LIMA - AC</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/180/23031307.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/180/23031307.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICIPIO DE MANCIO LIMA QUADRIENIO 2022-2025 E DA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/195/24101307.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/195/24101307.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL 487, DE 28 DE ABRIL DE 2022, QUE DISPOE SOBRE O PLANO DE CARGOS , CARREIRA E REMUNERAÇAO DOS PROFISSIONAIS DA ÁREA DA SAÚDE DO MUNICÍPIO DE MÂNCIO LIMA."</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/194/24101305.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/194/24101305.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL 484, DE 22 DE FEVEREIRO DE 2022, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇAO DOS PROFISSIONAIS DO QUADRO DA SECRETARIA MUNICIPAL DE EDUCAÇAO, CULTURA E DESPORTO DO MUNICÍPIO DE MANCIO LIMA."</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/184/14041300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/184/14041300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE PRAÇA PÚBLICA LOCALIZADA NO MUNICIPIO DE MANCIO LIMA - ACRE.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/193/24101304.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/193/24101304.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL 484, DE22 DE FEVEREIRO DE2022, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇAO DOS PROFISSIONAIS DA SECRETARIA E DESPORTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/183/14041301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/183/14041301.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO ALIMENTAÇÃO AOS PROFISSIONAIS EFETIVOS DOS GRUPOS 4 E 6 DO QUADRO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/182/27041300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/182/27041300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E DENOMINAÇÃO DA CASA DE FARINHA VIDAL VIRGINIO NOGUEIRA LOCALIZADA NO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/181/27041301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/181/27041301.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO ALIMENTAÇÃO AOS SERVIDORES PUBLICOS COMISSIONADOS OCUPANTES DOS CARGOS EM COMISSAO DE NIVEIS 1, 2, 3, 4 DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/191/24101302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/191/24101302.pdf</t>
   </si>
   <si>
     <t>INSTITUI O 'PROJETO IDEB: QUALIFICA MAIS' NO AMBITO DA ECUCAÇAO BÁSICA DO MUNICIPIO DE MANCIO LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/190/24101301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/190/24101301.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº416, DE 05 DE AGOSTO DE 2019, QUE INSTITUIU O FESTIVAL DO COCO NO MUNICIPIO DE MÂNCIO LIMA-AC.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/201/25101305.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/201/25101305.pdf</t>
   </si>
   <si>
     <t>"CRIA A EXPO MÂNCIO LIMA - FEIRA AGROPECUÁRIA, NO ÂMBITO DO MUNICIPIO DE MÂNCIO LIMA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/187/17051301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/187/17051301.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O SERVIÇO DE TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL DE PASSAGEIROS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/192/24101303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/192/24101303.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 260, DE 29 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MANCIO LIMA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/188/18071300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/188/18071300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICIPIO DE MANCIO LIMA - QUADRIENIO 2022-2025, E DA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/206/25101301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/206/25101301.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇAO E EXECUÇAO DA LEI ORÇAMENTÁRIA DO MUNICIPIO DE MÂNCIO LIMA, PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/197/25101301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/197/25101301.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇAO DO PLANO PLURIANUAL DO MUNICIPIO DE MÂNCIO LIMA - QUADRIÊNIO 2022-2025, E DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/198/25101302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/198/25101302.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇAO DO PLANO PLURIANUAL DO MUNICÍPIO DE MÂNCIO LIMA - QUADRIÊNIO 2022-2025, E DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/202/25101307.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/202/25101307.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO PARA FINS DE CUMPRIMENTO DO PISO NACIONAL DA ENFERMAGEM, EM CONFORMIDADE COM A LEI FEDERAL Nº14.434/2022."</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/199/25101303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/199/25101303.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER DESCONTO SOBRE JUROS, CORREÇAO E MULTAS DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/200/25101304.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/200/25101304.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇAO DO PLANO PLURIANUAL DO MUNICÍPIO DE MANCIO LIMA - QUADRIÊNIO 2022-2025, E DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/205/25101300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/205/25101300.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MANCIO LIMA-ACRE PARA O EXERCÍCIO FINANCEIRO DE 2014, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/196/25101300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/196/25101300.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL 487, DE 28 DE ABRIL DE 2022, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇAO DOS PROFISSIONAIS DA ÁREA DA SAÚDE DO MUNICIPIO DE MANCIO LIMA."</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_35.2023-1.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_35.2023-1.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SAUDE DE MANCIO LIMA E REVOGA A LEI MUNICIPAL 20/1991</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/210/23111303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/210/23111303.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO ARQUIVO PUBLICO MUNICIPAL DE MANCIO LIMA, DEFINE AS DIRETRIZES DA POLITICA MUNICIPAL  DE ARQUIVOS PUBLICOS E PRIVADOS E CRIA O SISTEMA MUNICIPAL DE ARQUIVOS - SISMARQ.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/211/23111302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/211/23111302.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICIPIO DE MANCIO LIMA QIADRIENIO 2022-2025M E DA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_382023.-1.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_382023.-1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI MUNICIPAL 487, DE 28 DE ABRIL DE 2022, QUE DISPOE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA AREA DA SAUDE E REVOGA A LEI MUNICIPAL Nº 520, DE 28 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/179/06031319.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/179/06031319.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇÃO NO REGIMENTO INTERNO DA CAMARA MUNICIPAL DE VEREADORES DE MANCIO LIMA - ACRE</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/186/16031312.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/186/16031312.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDARIO DE REUNIOES DAS COMISSOES PERMANENTES DA CAMARA MUNICIPAL DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>EVANDRO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/209/30101300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/209/30101300.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DOS CANAIS DE COMUNICAÇÃO OFICIAIS DA CAMARA MUNICIPAL DE MANCIO LIMA, A TRANSMISSAO DAS SESSOES ORDINARIAS E EXTRAORDINARIAS E A DIVULGAÇÃO DOS TRABALHOS LEGISLATIVOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -921,68 +921,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/84/03021306.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/177/04031380.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/207/27101301.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/189/20101300.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/208/27101300.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/204/25101310.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/83/03021303.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/86/03021308.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/82/03021302.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/85/03021307.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/99/04021304.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/176/04031371.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/178/06031316.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/203/25101308.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/175/04031370.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/180/23031307.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/195/24101307.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/194/24101305.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/184/14041300.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/193/24101304.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/183/14041301.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/182/27041300.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/181/27041301.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/191/24101302.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/190/24101301.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/201/25101305.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/187/17051301.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/192/24101303.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/188/18071300.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/206/25101301.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/197/25101301.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/198/25101302.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/202/25101307.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/199/25101303.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/200/25101304.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/205/25101300.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/196/25101300.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_35.2023-1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/210/23111303.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/211/23111302.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_382023.-1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/179/06031319.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/186/16031312.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/209/30101300.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/84/03021306.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/177/04031380.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/207/27101301.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/189/20101300.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/208/27101300.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/204/25101310.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/83/03021303.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/86/03021308.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/82/03021302.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/85/03021307.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/99/04021304.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/176/04031371.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/178/06031316.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/203/25101308.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/175/04031370.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/180/23031307.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/195/24101307.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/194/24101305.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/184/14041300.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/193/24101304.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/183/14041301.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/182/27041300.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/181/27041301.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/191/24101302.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/190/24101301.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/201/25101305.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/187/17051301.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/192/24101303.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/188/18071300.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/206/25101301.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/197/25101301.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/198/25101302.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/202/25101307.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/199/25101303.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/200/25101304.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/205/25101300.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/196/25101300.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_35.2023-1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/210/23111303.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/211/23111302.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_lei_382023.-1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/179/06031319.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/186/16031312.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2023/209/30101300.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="239" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>