--- v0 (2026-01-29)
+++ v1 (2026-04-04)
@@ -51,501 +51,501 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/122/19011308.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/122/19011308.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE MANCIO LIMA, EXERCICIO DE 2019, DE RESPONSABILIDADE DO SENHOR ISAAC DE SOUZA LIMA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/123/19011312.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/123/19011312.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇAO DE CONTAS DA CAMARA MUNICIPAL DE MANCIO LIMA, EXERCICIO FINANCEIRO DE 2016, DE RESPONSABILIDADE DA SENHORA ANGELEIDE SILVA LEITE COSTA.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>ZECA DO PENTECOSTES</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/16/pl_01.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/16/pl_01.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DA ESCOLA VENINA BATISTA SIQUEIRA PARA ESCOLA BRAULINO VIEIRA DE ALENCAR.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REZIANE BARROS</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/21/pl_02.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/21/pl_02.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO QUE TENHAM CUMPRIDO O TEMPO MINIMO DE EXERCICIO NO MAGISTERIO PARA FINS DE APOSENTADORIA A OPÇÃO DE EXERCER ATIVIDAADES FORA DA SALA DE AULA.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VEREADORES, OBSERVADO O DISPOSTO NO ART. 29, INCISO VI E VII, 29.A, CAPUT E § 1º, E ART. 37, XI, DA CONSTITUIÇÃO FEDERAL E AOS SERVIDORES EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EVANDRO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/44/pl_4.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/44/pl_4.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º, §1º E INCLUI O INCISO I E II, DA LEI Nº 251, DE 25 DE AGOSTO DE 2009. SERVIÇOS DE TRANSPORTES DE PASSAGEIROS. DENOMINADO TÁXI DO MUNICÍPIO DE MÂNCIO LIMA - ACRE.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/43/pl_05.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/43/pl_05.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º, E INCLUI O INCISO I E II, DA LEI Nº 250, DE 25 DE AGOSTO DE 2009. DO SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS. MOTO TAXI DO MUNICÍPIO DE MÂNCIO LIMA - ACRE</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/45/pl_6.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/45/pl_6.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º, §1º E INCLUI O INCISO I E II, DA LEI Nº 249, DE 25 DE AGOSTO DE 2009. DO SISTEMA DE SERVIÇOS DE TRANSPORTES ALTERNATIVOS DO MUNICÍPIO DE MÂNCIO LIMA - ACRE</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOEL PUWANAUA</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/42/pl_07.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/42/pl_07.pdf</t>
   </si>
   <si>
     <t>Institui o Feriado Municipal, dia do Festival Atsá Puyanawa (festival da macaxeira), a ser comemorado no dia 18 do mês de julho de cada ano</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/50/20011306.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/50/20011306.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DO PREFEITO, VICE-PREFEITA E DOS SECRETARIOS MUNICIPAIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/9/pl_01.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/9/pl_01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO SALARIAL EXCEPICIONAL AOS PROFISSIONAIS DA AREA DA SAUDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/10/pl_02.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/10/pl_02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO SALARIAL EXCEPCIONAL AOS PROFISSIONAIS VINCULADOS A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/11/pl_03.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/11/pl_03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO SALARIAL EXCEPCIONAL AOS PROFISSIONAIS DE APOIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/17/pl_04.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/17/pl_04.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA CONSTANTE NA LEI MUNICIPAL Nº 480, DE 03 E JANEIRO DE 2022, QUE CONCEDEU ABONO SALARIAL EXCEPCIONAL AOS PROFISSIONAIS DA AREA DA SAUDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/19/pl_05.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/19/pl_05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER COM A CONTRATAÇÃO DE MEDICOS, EM CARATER DE URGENCIA, POR TEMPO DETERMINADO NA MODALIDADE DE PLANTAO PARA ATENDIMENTO NA UNIDADE BASICA DE SAUDE DE REFERENCIA CONTRA COVID19.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/12/08032201.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/12/08032201.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO PCCR DOS PROFISSIONAIS  DO QUADRO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO CULTURA E DESPORTO DO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/20/pl_07.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/20/pl_07.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PRORROGAÇÃO EXCEPCIONAL DE VALIDADE DE PROCESSO SELETIVO SIMPLIFICADO VIGENTE.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/15/pl_08.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/15/pl_08.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA SAUDE DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/14/pl_09.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/14/pl_09.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO PCCR DOS PROFISSIONAIS DO QUADRO ADMINISTRATIVO DO MUNICIPIO DE MANCIO LIMA E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/18/pl_10.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/18/pl_10.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO ALIMENTAÇÃO AOS SERVIDORES PUBLICOS COMISSIONADOS DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/41/ol.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/41/ol.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISAO GERAL ANUAL DOS SUBSIDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETARIOS MUNICIPAIS DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/22/pl_12.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/22/pl_12.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR UMA AREA DE TERRAS SITUADA A AVENIDA JAIIM, BAIRRO JOSE MARTINS, NESTE MUNICIPIO DE MANCIO LIMA.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/23/pl_13.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/23/pl_13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR TRES NOVAS CONCESSOES DE TRANSPORTE ALTERNATIVO DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/24/pl_14.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/24/pl_14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR UMA AREA DE TERRAS SITUADA A RUA CORONEL JOAO CASTRO DE ARAUJO, BAIRRO SAO FRANCISCO, NESTE MUNICIPIO DE MANCIO LIMA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/25/pl_15.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/25/pl_15.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE QUADRA POLIESPORTIVA SITUADA NO RAMAL DOS VIRGINIUS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/26/pl_16.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/26/pl_16.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE GINASIO POLIESPORTIVO NO BAIRRO GUARANI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/27/ol_17.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/27/ol_17.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E DENOMINAÇÃO DE QUADRA POLIESPORTIVA SITUADA NA COMUNIDADE BELO MONTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_18.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_18.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E DENOMINAÇÃO DO CENTRO DE MULTI USO PROFESSORA HILDEGARDES ARAUJO RODRIGUES.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 484 DE 22 DE FEVEREIRO DE 2022, QUE INSTITUI O PLANO DE CARGOS, CARREIRA E SALARIOS DOS PROFISSIONAIS DA EDUCAÇAO DO MUNICIPIO DE MANCIO LIMA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/30/pl_20.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/30/pl_20.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 488/2022 DE 28 DE ABRIL DE 2022, QUE INSTITUIU O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFFISIONAIS DA ADMINISTRAÇÃO DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/29/pl_21.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/29/pl_21.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 487/2022, DE 28 DE ABRIL DE 2022, QUE INSITUIU O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA SAUDE DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/36/20102202.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/36/20102202.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER LEILAO PARA ALIENAR BENS E SUCATAS INSERVIVEIS DE PROPRIEDADE DA PREFEITURA MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/32/pl_23.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/32/pl_23.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 484 DE 22 DE FEVEREIRO DE 2022, QUE INSTITUI O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICIPIO DE MANCIO LIMA - ACRE</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/34/pl_24.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/34/pl_24.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICIPIO DE MANCIO LIMA - QUADRIENIO 2022-2025, E DA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/37/pl_25.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/37/pl_25.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICIPIO DE MANCIO LIMA - QUADRIENIO 2022 - 2025, E DA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/39/pl_26.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/39/pl_26.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICIPIO DE MANCIO LIMA - QUADRIENIO 2022-2025, E DA ABERTURA DE CREDITO ADICIONAL ESPECIAL DO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/38/pl_27.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/38/pl_27.pdf</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/40/pl_28.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/40/pl_28.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS 484, DE 22 DE FEVEREIRO DE 2022 E 503 DE 01 DE JULHO DE 2022, QUE DISPOEM SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/35/13102200.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/35/13102200.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA DO MUNICIPIO DE MANCIO LIMA, PARA O EXERCICIO FINANCEIRO DE 2023 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/33/pl_30.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/33/pl_30.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 312 DE 05 DE ABRIL DE 2013, QUE DISPOE SOBRE A ESTRUTURA ORGANIZACIONAL DA PREFEITRURA DE MANCIO LIMA - ACRE.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/47/pl_31.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/47/pl_31.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 487 DE 28 DE ABRIL DE 2022 QUE INSTITUIU O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA SAUDE DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/49/pl_32.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/49/pl_32.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL ORÇAMENTARIO PARA ATENDIMENTO AS DESPESAS COM PESSOAL E DEMAIS DESPESAS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/51/21011308.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/51/21011308.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no34.2022-_loa_1.docx</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no34.2022-_loa_1.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MANCIO LIMA - ACRE, PARA O EXERCICIO FINANCEIRO DE 2023 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/48/pl_35.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/48/pl_35.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO PARA A DEMOLIÇÃO DE PREDIO PUBLICO COM ESTRUTURA DETERIORADA, PARA FINS DE CONSTRUÇÃO DE ESCOLA CRECHE INFANTIL</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/52/21011301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/52/21011301.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DA VIGENCIA DA LEI MUNICIPAL Nº 515, DE 26 DE DEZEMBRO DE 2022, QUE DISPOE SOBRE A ESTRUTURA ORGANIZACIONAL E ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -852,68 +852,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/122/19011308.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/123/19011312.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/16/pl_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/21/pl_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/44/pl_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/43/pl_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/45/pl_6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/42/pl_07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/50/20011306.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/9/pl_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/10/pl_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/11/pl_03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/17/pl_04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/19/pl_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/12/08032201.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/20/pl_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/15/pl_08.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/14/pl_09.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/18/pl_10.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/41/ol.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/22/pl_12.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/23/pl_13.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/24/pl_14.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/25/pl_15.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/26/pl_16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/27/ol_17.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/30/pl_20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/29/pl_21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/36/20102202.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/32/pl_23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/34/pl_24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/37/pl_25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/39/pl_26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/38/pl_27.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/40/pl_28.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/35/13102200.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/33/pl_30.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/47/pl_31.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/49/pl_32.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/51/21011308.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no34.2022-_loa_1.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/48/pl_35.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/52/21011301.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/122/19011308.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/123/19011312.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/16/pl_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/21/pl_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/44/pl_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/43/pl_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/45/pl_6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/42/pl_07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/50/20011306.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/9/pl_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/10/pl_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/11/pl_03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/17/pl_04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/19/pl_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/12/08032201.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/20/pl_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/15/pl_08.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/14/pl_09.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/18/pl_10.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/41/ol.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/22/pl_12.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/23/pl_13.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/24/pl_14.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/25/pl_15.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/26/pl_16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/27/ol_17.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/30/pl_20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/29/pl_21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/36/20102202.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/32/pl_23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/34/pl_24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/37/pl_25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/39/pl_26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/38/pl_27.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/40/pl_28.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/35/13102200.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/33/pl_30.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/47/pl_31.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/49/pl_32.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/51/21011308.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no34.2022-_loa_1.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/48/pl_35.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2022/52/21011301.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="245.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>