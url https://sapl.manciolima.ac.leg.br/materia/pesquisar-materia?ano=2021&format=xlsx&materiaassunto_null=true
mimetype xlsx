--- v0 (2025-10-29)
+++ v1 (2026-04-04)
@@ -54,402 +54,402 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>ALICE ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/75/25011301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/75/25011301.pdf</t>
   </si>
   <si>
     <t>CRIA O SELO MUNICIPAL EMPRESA AMIGA DA PESSOA COM DEFICIENCIA (PCD) NO MUNICIPIO DE MANCIO LIMA - ACRE.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/61/24011303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/61/24011303.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PADRONIZAÇÃ DAS CORES DE IMOVEIS PUBLICOS PERTENCENTES E OU MANTIDOS PELO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>REZIANE BARROS</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/77/25011305.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/77/25011305.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MEDICAMENTO EM CASA NO AMBITO DO MUNICIPIO DE MANCIO LIMA - ACRE, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/173/04031353.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/173/04031353.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 442 DE 13 DE NOVEMBRO DE 2020, QUE DISPOE SOBRE OS SUBSIDIOS DOS VEREADORES PARA A LEGISLATURA 2021/2024 DO MUNICIPIO DE MANCIO LIMA- ACRE.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/6/pl_4.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/6/pl_4.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO TEMPORÁRIA E TRANSITÓRIA AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ATUAM MA UNIDADE BÁSICA DE SAÚDE DE REFERENCIA NO ATENDIMENTO DE PACIENTES SUSPEITOS/CONFIRMADOS COM CORONAVÍRUS (CORONAVÍRUS)</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/67/24011317.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/67/24011317.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIXAR E A COBRAR PREÇO PUBLICO PELA OCUPAÇÃO DO ESPAÇO DO SOLO E DO SUBSOLO EM AREAS PÚBLICAS MUNICIPAL PELO SISTEMA DE POSTEAMENTO DE REDE DE ENERGIA ELETRICA E DE ILUMINAÇÃO PUBLICA DE PROPRIEDADE DA CONCESSIONARIA DE ENERGIA ELETRICA QUE OS UTILIZA OU VENHA A UTILIZAR, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/68/24011320.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/68/24011320.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CREDITO PARA PROJETOS DE MODERNIZAÇÃO DE ILUMINAÇÃO PUBLICA E EFICIENCIA ENERGETICA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/57/24011345.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/57/24011345.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ATUALIZAÇÃO DA LEI DE CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE VALORIZAÇÃO DOS PROFISSIONAIS DE EDUCAÇÃO - CACS - FUNDEB E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/70/25011302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/70/25011302.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL DE DOTAÇÃO NO ORÇAMENTO VIGENTE DO PODER EXECUTIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/56/24011301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/56/24011301.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO MERCADO MUNICIPAL DO PRODUTOR E EMPREENDEDOR NO BAIRRO SAO FRANCISCO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/60/24011300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/60/24011300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO CENTRO DO IDOSO RAIMUNDO BERNARDO DE SOUZA NO BAIRRO SAO VIDAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/59/24011330.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/59/24011330.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO UNICO DA LEI MUNICIPAL Nº 453 DE 11 DE FEVEREIRO DE 2021, QUE AUTORIZA O PODER EXECUTIVO A CONTARTAR EMERGENCIALMENTE, EM CARATER TEMPORARIO, PROFISSIONAIS PARA ATUAR NO AMBITO DA SECRETARIA MUNICIPAL DE SAUDE.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/73/25011300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/73/25011300.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇAO E EXECUÇAO DA LEI ORÇAMENTARIA DO MUNICIPIO DE MANCIO LIMA, PARA O EXERCICIO FINANCEIRO DE 2022 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/58/24011341.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/58/24011341.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONCESSAO DE DESCONTO EM JUROS E MULTAS RELACIONADOS AO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), IMPOSTO SOBRE SERVIÇOS (ISS), IMPOSTO SOBRE A TRANSMISSAO DE BENS E IMOVEIS (ITBI), E TAXAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/65/24011327.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/65/24011327.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR, EMERGENCIALMENTE EM CARATER TEMPORARIO, PROFISSIONAIS PARA ATUAR NO AMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E DESPORTO, PARA ATENDER NECESSIDADES DA REDE PUBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/55/24011300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/55/24011300.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ABONO SALARIAL EXCEPCIONAL AOS PROFESSORES DA REDE PUBLICA MUNICIPAL DE ENSINO DO MUNICIPIO DE MANCIO LIMA - ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/53/24011300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/53/24011300.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, EM CARATER TEMPORARIO E EXCEPCIONAL, PROFISSIONAIS PARA ATUAR NO AMBITO DA SECRETARIA MUNICIPAL DE SAUDE, EM RAZAO DAS NECESSIDADES DECORRENTES DA PANDEMIA DO CIVID-19, COM RECURSOS PROVENIENTES DE PORTARIAS DO MINISTERIO DA SAUDE.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/63/24011315.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/63/24011315.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PRORROGASÇÃO EXCEPCIONAL DE VALIDADE DE PROCESSO SELETIVO SIMPLIFICADO VIGENTE, EM DECORRENCIA DO ATUAL CENARIO DE PANDEMIA E DS PREVISOE CONSTANTS NA LEI FEDERAL 173/2020.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/62/24011308.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/62/24011308.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 462, DE 02 DE AGOSTO DE 2021, QUE AUTORIZOU O PODER EXECUTIVO A CONCEDER ABONO SALARIAL EXCEPCIONAL AOS PROFESSORES DA REEDE PUBLICA MUNICIPAL DE ENSINO DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/54/24011300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/54/24011300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL RURAL RAIMUNDA NONATA SOMBRA DA SILVA, NO RAMAL DO 20 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/64/24011322.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/64/24011322.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL RURAL TONICO SENA, NO RAMAL DO FEIJAO INSOSSO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/71/25011319.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/71/25011319.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR EMERGENCIALMENTE, EM CARATER TEMPORARIO, PROFISSIONAIS PARA ATUAR NO AMBITO DA SECRETARIA MUNICIPAL DE ASSISTENCIA SOCIAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/66/24011307.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/66/24011307.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 342/2015 E 373/2017, QUE DISPOEM SOBRE A POLITICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA EDO ADOLESCENTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/119/04112100.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/119/04112100.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CESSAO DA AREA DE TERRAS SITUADA NO BAIRRO SAO VIDAL PARA O ESTADO DO ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/76/25011303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/76/25011303.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PLANO PLURIANUAL DE APLICAÇÃO - PPA PARA O QUADRIENIO 2022 - 2025 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/72/25011302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/72/25011302.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MANCIO LIMA - ACRE PARA O EXERCICIO FINANCEIRO  DE 2022 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/69/25011300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/69/25011300.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA GRATIFICAÇÃO DE RISCO PARA OS SERVIDORES PUBLICOS OCUPANTES DOS CARGOS DE FISCAIS DE TRIBUTOS DO MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/74/25011300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/74/25011300.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REVISAO ANUAL DE QUE TRATA O INCISO X DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL AO PREFEITO MUNICIPAL, VICE PREFEITO E SECRETARIOS MUNICIPAIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>EVANDRO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/185/06031336.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/185/06031336.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DOS CANAIS DE COMUNICAÇÃO OFICIAIS DA CAMARA MUNICIPAL DE MANCIO LIMA, A TRANSMISSAO DAS SESSOES ORDINARIAS E EXTRAORDINARIAS E A DIVULGAÇÃO DOS TRABALHOS LEGISLATIVOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -756,68 +756,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/75/25011301.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/61/24011303.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/77/25011305.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/173/04031353.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/6/pl_4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/67/24011317.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/68/24011320.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/57/24011345.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/70/25011302.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/56/24011301.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/60/24011300.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/59/24011330.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/73/25011300.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/58/24011341.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/65/24011327.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/55/24011300.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/53/24011300.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/63/24011315.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/62/24011308.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/54/24011300.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/64/24011322.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/71/25011319.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/66/24011307.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/119/04112100.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/76/25011303.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/72/25011302.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/69/25011300.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/74/25011300.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/185/06031336.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/75/25011301.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/61/24011303.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/77/25011305.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/173/04031353.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/6/pl_4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/67/24011317.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/68/24011320.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/57/24011345.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/70/25011302.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/56/24011301.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/60/24011300.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/59/24011330.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/73/25011300.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/58/24011341.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/65/24011327.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/55/24011300.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/53/24011300.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/63/24011315.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/62/24011308.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/54/24011300.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/64/24011322.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/71/25011319.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/66/24011307.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/119/04112100.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/76/25011303.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/72/25011302.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/69/25011300.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/74/25011300.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2021/185/06031336.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>