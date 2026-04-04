--- v0 (2025-10-29)
+++ v1 (2026-04-04)
@@ -51,291 +51,291 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/104/07021311.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/104/07021311.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DO PREFEITO, DO VICE PREFEITO E DOS SECRETARIOS MUNICIPAIS PARA O QUADRIENIO 2021 A 2024 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/78/31011300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/78/31011300.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS VEREADORES E DO PRESIDENTE DA CAMARA MUNICIPAL DE MANCIO LIMA PARA O QUADRIENIO 2021 A 2024 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/92/01021318.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/92/01021318.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A SUSPENSAO DO CUMPRIMENTO DE OBRIGAÇÕES FINANCEIRAS REFERENTES A EMPRESTIMOS CO9NSIGNADOS CONTRAIDOS POR SERVIDORES PUBLICOS MUNICIPAL, NO AMBITO DO MUNICIPIO DE MANCIO LIMA, DURANTE O PERIODO DE 90 DIAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/88/01021322.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/88/01021322.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DEMOLIÇÃO DE PREDIOS PUBLICOS COM ESTRUTURAS DETERIORIZADS PARA A CONSTRUÇÃO DE NOVA ESCOLA, CRECHE E LOCAL DE EVENTOS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/90/01021320.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/90/01021320.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR BENS E SUCATAS INSERVIVEIS DE PROPRIEDADE DA PREFEITURA MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/93/01021317.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/93/01021317.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICIPIO PARA O QUADRIENIO 2018-2021, LEI DE DIRETRIZES ORÇAMENTARIAS E DA ABERTURA DE CREDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/94/01021316.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/94/01021316.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REDUÇÃO DA CARGA HORARIA DAS CATEGORIAS FUNCIONAIS DE ORINETADOR SOCIAL, ASSISTENTE SOCIAL E PSICOLOGO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/95/01021315.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/95/01021315.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 249 DE 25 DE AGOSTO DE 2009 E REVOGA A LEI Nº 357 DE 17 DE AGOSTO DE 2016, QUE DISPOEM SOBRE A IMPLEMENTAÇÃO DO SISTEMA DE TRANSPORTE ALTERNATIVO NO MUNICIPIO DE MANCIO LIMA - ACRE.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/89/01021321.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/89/01021321.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR UMA AREA DE TERRA LOCALIZADA NA RUA 31 DE MAIO, BAIRRO CENTRO, NESTE MUNICIPIO DE MANCIO LIMA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/91/01021319.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/91/01021319.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO TEMPORARIA E TRANSITORIA AOS SERVIDORES PUBLICOS MUNICIPAIS QUE ATUEM NAS AÇÕES PRESENCIAIS DE PREVENÇÃO E ENFRENTAMENTO A PANDEMIA DE CORONAVIRUS (COVID-19).</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/97/01021313.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/97/01021313.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE MEDIDAS ASSISTENCIAIS PARA ATENDIMENTO DE FAMILIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL EM VIRTUDE DO ESTADO DE CALAMIDADE PUBLICA CAUSADO PELA PANDEMIA DE CORONAVIRUS (COVID-19).</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/96/01021314.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/96/01021314.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DAS RECOMENDAÇÕES SANITARIAS DE COMBATE E ENFRENTAMENTO AO NOVO CORONAVIRUS E VERSA SOBRE A APLICAÇÃO DE MULTA PECUNIARIA NOS CASOS DE DESCUMPRIMENTO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇAO E EXECUÇAO DA LEI ORÇAMENTARIA DO MUNICÍPIO DE MANCIO LIMA, PARA O EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/98/01021312.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/98/01021312.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DO PLANO PLUTIANUAL DO MUNICIPIO DE MANCIO LIMA - QUADRIENIO 2018-2021, DA LEI DE DIRETRIZES ORÇAMENTARIAS, DA ABERTURA DE CREDITRO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/81/19011311.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/81/19011311.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇAO DO PLANO PLURIANUAL DO MUNICPIO DE MANCIO LIMA-QUADRIÊNIO 2018-2021, LEI DE DIRETRIZES ORÇAMENTARIAS E DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/79/31011300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/79/31011300.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MANCIO LIMA - ACRE PARA O EXERCICIO FINANCEIRO DE 2021 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/87/31011301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/87/31011301.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CODIGO DE POSTURAS DO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/100/07021304.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/100/07021304.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DAR DESTINO FINAL A EQUIPAMENTOS DE INFORMATICA INSERVIVEIS, SUCATEADOS E NAO APROVEITAVEIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/101/07021310.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/101/07021310.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ABONO SALARIAL EXCEPCIONAL AOS PROFESSORES DA REDE PUBLICA MUNICIPAL DE ENSINO DO MUNICIPIO DE MANCIO LIMA - ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/102/08021303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/102/08021303.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E NOMINAÇÃO DE QUADRA ESPORTIVA SITUADA NA COMUNIDADE DO CESARIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/103/07021320.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/103/07021320.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E NOMINAÇÃO DE QUADRA ESPORTIVA NA COMUNIDADE SAO DOMINGOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -642,68 +642,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/104/07021311.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/78/31011300.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/92/01021318.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/88/01021322.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/90/01021320.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/93/01021317.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/94/01021316.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/95/01021315.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/89/01021321.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/91/01021319.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/97/01021313.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/96/01021314.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/98/01021312.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/81/19011311.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/79/31011300.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/87/31011301.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/100/07021304.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/101/07021310.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/102/08021303.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/103/07021320.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/104/07021311.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/78/31011300.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/92/01021318.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/88/01021322.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/90/01021320.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/93/01021317.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/94/01021316.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/95/01021315.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/89/01021321.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/91/01021319.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/97/01021313.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/96/01021314.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/98/01021312.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/81/19011311.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/79/31011300.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/87/31011301.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/100/07021304.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/101/07021310.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/102/08021303.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2020/103/07021320.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="253.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>