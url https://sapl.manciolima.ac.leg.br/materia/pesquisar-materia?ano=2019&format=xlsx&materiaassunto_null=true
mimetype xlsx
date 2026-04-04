--- v0 (2025-10-30)
+++ v1 (2026-04-04)
@@ -54,321 +54,321 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>REZIANE BARROS</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/113/09021300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/113/09021300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PROIBIÇÃO DE COBRANÇA DE TAXA DE RELIGAÇÃO DE ENERGIA ELETRICA E DE AGUA NO MUNICIPI DE MANCIO LIMA, EM CASO DE CORTE DE FORNECIMENTO POR FALTA DE PAGAMENTO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/112/09021301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/112/09021301.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO QUE TENHAM CUMPRIDO O TEMPO MINIMO DE EXERCICIO NO MAGISTERIO PARA FINS DE APOSENTADORIA A OPÇÃO DE EXERCER ATIVIDADES FORA DA SALA DE AULA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>RENAN COSTA</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/129/13021301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/129/13021301.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PARA CARGOS EM COMISSAO DE PESSOAS NO AMBITO DO MUNICIPIO DE MANCIO LIMA, DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA PRATICA DE VIOLENCIA DOMESTICA E FAMILIAR NA FORMA DA LEI FEDERAL Nº 11.340 DE 07 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/124/10021310.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/124/10021310.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SEGUNDO DOMINGO DO MES DE DEZEMBRO COMO DO DIA DA FAMILIA MANCIOLIMENSE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/115/09021303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/115/09021303.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 171, DE 14 DE DEZEMBRO DE 2003 E DA LEI 286, DE 14 DE NOVEMBRO DE 2011, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/114/09021302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/114/09021302.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DA TABELA DA LEI Nº 257 DE 10 DE DEZEMBRO DE 2009, QUE INSTITUI O PLANO DE CARGOS, CSARREIRA E SALARIO DOS SERVIDORES PUBLICOS DO MUNICIPIO DE MANCIO LIMA - ACRE.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/105/08021304.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/105/08021304.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO DECENAL DOS DIREIOS HUMANOS DA CRIANÇA E DO ADOLESCENTE DO MUNICIPIO DE MANCIO LIMA - AC, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/117/09021305.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/117/09021305.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PAGAMENTO DE DEBITOS OU OBRIGAÇÕES DO MUNICIPIO DE MANCIO LIMA - AC, NOS TERMOS DOS PARAGRAFOS 3º AO 5º DO ARTIGO 100 DA CONSTITUILÇAO FEDERAL, DECORRENTES DE DECISOES JUDICIAIS DE PEQUENO VALOR (RPV).</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/110/08021300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/110/08021300.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER COM O CANCELAMENTO DE TRECHO DA RUA 31 DE MAIO, SITUADA NO BAIRRO COBAL, NESTE MUNICIPIO DE MANCIO LIMA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/172/03031359.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/172/03031359.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PARTICIPAR DE CONSORCIOS INTERMUNICIPAIS</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/116/09021304.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/116/09021304.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 250 DE 25 DE AGOSTO DE 2009, QUE DISPOE SOBRE O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEICULO AUTOMOTOR TIPO MOTOCICLETA, DENOMINADO MOTO TAXI NO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/106/08021301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/106/08021301.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA DO MUNICIPIO DE MANCIO LIMA, PARA O EXERCICIO FINANCEIRO DE 2020 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/107/08021300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/107/08021300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A POLITICA MUNICIPAL DE GESTAO INTEGRADA DE REISUDUOS SOLIDOS DO MUNICIPIO DE MANCIO LIMA - ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/109/08021300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/109/08021300.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TURISMO DO MUNICIPIO DE MANCIO LIMA - ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/108/08021302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/108/08021302.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FESTIVAL DO COCO NO MUNICIPIO DE MANCIO LIMA - AC, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/111/08021300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/111/08021300.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FEIRA DO PEIXE NO MUNICIPIO DE MANCIO LIMA - ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/125/10021311.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/125/10021311.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR UMA AREA DE TERRA, LOCALIZADA NO BAIRRO COBAL, NESTE MUNICIPIO DE MANCIO LIMA - AC.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/120/13021300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/120/13021300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO E IMPLEMENTAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO; REVOGA A LEI 129/99 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/128/10021314.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/128/10021314.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DEMOLIÇÃO DE PREDIO PUBLICO ANTIGO PARA A CONSTRUÇÃO DE MERCADO MUNICIPAL NO BAIRRO SAO FRANCISCO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/127/10021313.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/127/10021313.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR CONCESSAO DE DESCONTOEM JUROS E MULTAS DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/126/10021312.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/126/10021312.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICIPIO DE MANCIO LIMA A CONTRATAR OPERAÇÃO DE CREDITO COM A CAIXA ECONOMICA FEDERAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/121/13021303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/121/13021303.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MANCIO LIMA-ACRE, PARA O EXERCICIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/118/09021319.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/118/09021319.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTITUIÇÃO DE GESTAO ASSOCIADA COM O ESTADO DO ACRE E ENTES DA ADMINISTRAÇÃO PUBLICA ESTADUAL, PARA A EXECUÇÃO DE FUNÇÕES PUBLICASRELATIVAS AOS SERVIÇOS DE ABASTECIMENTO DE AGUA E ESGOTAMENTO SANITARIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -675,68 +675,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/113/09021300.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/112/09021301.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/129/13021301.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/124/10021310.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/115/09021303.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/114/09021302.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/105/08021304.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/117/09021305.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/110/08021300.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/172/03031359.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/116/09021304.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/106/08021301.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/107/08021300.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/109/08021300.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/108/08021302.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/111/08021300.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/125/10021311.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/120/13021300.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/128/10021314.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/127/10021313.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/126/10021312.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/121/13021303.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/118/09021319.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/113/09021300.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/112/09021301.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/129/13021301.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/124/10021310.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/115/09021303.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/114/09021302.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/105/08021304.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/117/09021305.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/110/08021300.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/172/03031359.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/116/09021304.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/106/08021301.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/107/08021300.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/109/08021300.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/108/08021302.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/111/08021300.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/125/10021311.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/120/13021300.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/128/10021314.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/127/10021313.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/126/10021312.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/121/13021303.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2019/118/09021319.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="249.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>