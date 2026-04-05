--- v0 (2026-01-28)
+++ v1 (2026-04-05)
@@ -51,306 +51,306 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/146/16021319.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/146/16021319.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE MANCIO LIMA, EXERCICIO DE 2009, DE RESPONSABILIDADE DO PREFEITO CLEIDISON DE JESUS ROCHA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/147/16021320.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/147/16021320.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE MANCIO LIMA, EXERCICIO DE 2010, DE RESPONSABILIDADE DO PREFEITO CLEIDISON DE JESUS ROCHA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Vereador Manoel Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/130/16021300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/130/16021300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A LICENÇA PREMIO DOS SERVIDORES PUBLICOS DOS PODERES LEGISLATIVO E EXECUTIVO DO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/131/16021301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/131/16021301.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETARIOS MUNICIPAIS PARA O QUADRIENIO 2017 A 2020 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/132/16021302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/132/16021302.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS VEREADORES E DO PRESIDENTE DA CAMARA MUNICIPAL DE MANCIO LIMA PARA O QUADRIENIO 2017 A 2020 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Vereador Walasys</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/143/16021316.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/143/16021316.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INSTITUIÇÃO DO FESTIVAL ESTUANTIL DE MUSICA POPULAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/141/16021313.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/141/16021313.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PRORROGAÇÃO DO PRAZO DA LICENÇA MATERNIDADE DAS SERVIDORAS PUBLICAS MUNICIPAIS DO MUNICIPIO DE MANCIO LIMA/AC, DE 120 (CENTO E VINTE) DIAS PARA 180 (CENTO E OITENTA) DIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Vereador Kennedy</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/139/16021310.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/139/16021310.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REGULAMENTAÇÃO DO USO DE BOLSAS DE ESTUDO NO MUNICIPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/138/16021309.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/138/16021309.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>Vereador Rogerio</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/137/16021308.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/137/16021308.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ANTECIPAÇÃO DO PAGAMENTO DO 13º SALARIO DAS SERVIDORAS PUBLICAS MUNICIPAIS GESTANTES, QUANDO ATINGIREM O 7º MES DE GESTA~]AO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/136/16021307.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/136/16021307.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL NO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/144/16021317.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/144/16021317.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DEMOLIÇÃO DE PREDIO PUBLICO E CONSTRUÇÃO DA ESCOLA MUNICIPAL NEUSA AMANCIO SABINO NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/142/16021314.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/142/16021314.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇÕES DA LEI Nº 260/09 CODIGO TRIBUTARIO DO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>Partido do Movimento Democrático Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICIPIO DE MANCIO LIMA - ACRE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/135/16021306.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/135/16021306.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 249/09 QUE DISPOE SOBRE A IMPLEMENTAÇÃO DO SISTEMA ALTERNATIVO NO MUNICIPIO DE MANCIO LIMA/ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/140/16021311.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/140/16021311.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 251/09 QUE DISPOE SOBRE O SERVIÇO DE TRANSPORTE DE PASSAGEIRO, DENOMINADO TAXI NO MUNICIPIO DE MANCIO LIMA/ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/134/16021304.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/134/16021304.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 250/09 QUE DISPOE SOBRE O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEICULO AUTOMOTOR TIPO MOTOCICLETA, DENOMINADSO MOTO TAXI NO MUNICIPIO DE MANCIO LIMA/ACRE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/133/16021303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/133/16021303.pdf</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MANCIO LIMA PARA O EXERCICIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/150/16021376.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/150/16021376.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA DO MUNICIPIO DE MANCIO LIMA, PARA O EXERCICIO FINANCEIRO DE 2016 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/149/16021325.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/149/16021325.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA A VEREADOR</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/148/16021321.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/148/16021321.pdf</t>
   </si>
   <si>
     <t>CONCEDE LIÇENCA A VEREADOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -657,68 +657,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/146/16021319.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/147/16021320.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/130/16021300.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/131/16021301.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/132/16021302.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/143/16021316.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/141/16021313.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/139/16021310.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/138/16021309.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/137/16021308.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/136/16021307.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/144/16021317.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/142/16021314.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/135/16021306.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/140/16021311.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/134/16021304.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/133/16021303.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/150/16021376.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/149/16021325.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/148/16021321.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/146/16021319.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/147/16021320.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/130/16021300.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/131/16021301.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/132/16021302.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/143/16021316.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/141/16021313.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/139/16021310.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/138/16021309.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/137/16021308.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/136/16021307.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/144/16021317.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/142/16021314.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/135/16021306.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/140/16021311.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/134/16021304.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/133/16021303.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/150/16021376.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/149/16021325.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2016/148/16021321.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="213.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>