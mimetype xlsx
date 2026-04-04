--- v0 (2025-10-30)
+++ v1 (2026-04-04)
@@ -54,294 +54,294 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Vereadora Socorro</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/161/22021310.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/161/22021310.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIENCIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/158/22021307.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/158/22021307.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS NORMAS DE FUNCIONAMENTO DE CASAS NOTURNAS, BARES E SIMILARES NO MUNICIPIO DE MANCIO LIMA/AC E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vereador Walasys</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/160/22021309.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/160/22021309.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A COBRAR TAXAS POR DANO AO PATRIMONIO PUBLICO MUNICIPAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/162/22021311.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/162/22021311.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CANCELAR A CONTINUIDADE DE ALGUMAS RUAS NO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/157/22021306.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/157/22021306.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DA INSERSAO DA EDUCAÇÃO AMBIENTAL COMO DISCIPLINA NA GRADE CURRICULAR DAS ESCOLAS DA REDE MUNICIPAL DE EDUCAÇÃO DO MUNICIPIO DE MANCIO LIMA - ACRE</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/155/22021304.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/155/22021304.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REALIZAÇÃO DE SESSOES LEGISLATIVAS ANUAIS NAS ESCOLAS DE ENSINO MEDIO DO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vereador Rogerio</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/156/22021305.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/156/22021305.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE PONTO FACULTATIVO PARA O SERVIDOR PUBLICO DO MUNICIPIO DE MANCIO LIMA ACRE NO DIA DE SEU ANOVERSARIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/154/22021303.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/154/22021303.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CANCELAR A CONTINUIDADE DA RUA RAIMUNDA FERREIRA DA SILVA NO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/152/22021301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/152/22021301.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DA LEI 323/2014 QUE INSTITUI O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DO PODER LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/171/28021337.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/171/28021337.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BASICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/168/28021334.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/168/28021334.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INCLUSAO DO CARGO DE AUXILIAR OPERACIONAL DE SERVIÇOS DE TUTELA AOST NA LEI Nº 257 DE 10 DE DEZEMBRO DE 2009, ALTERADA PELA LEI 324 DE 09 DE JUNHO DE 2004</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/163/22021312.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/163/22021312.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A POLITICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/169/28021335.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/169/28021335.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE FORMENTO A ECONOMIA SOLIDARIA NO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/165/28021338.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/165/28021338.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO PARA O DECENIO 2015 - 2024 NO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/170/28021336.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/170/28021336.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇÃO DA LEI Nº 340/2015 DE 23 DE MARÇO DE 2015 QUE CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BASICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/159/22021308.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/159/22021308.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR UM BARCO DE ALUMINIO, PERTENCENTE AO PATRIMONIO PUBLICO MUNICIPAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/166/28021331.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/166/28021331.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES LDO A SEREM OBSERVADAS NA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA DO MUNICIPIO DE MANCIO LIMA PARA O EXERCICIO FINANCEIRO DE 2016 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/151/22021300.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/151/22021300.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CIDADE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/145/16021318.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/145/16021318.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO BEBE NO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/153/22021302.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/153/22021302.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE SANEAMENTO BASICO DO MUNICIPIO DE MANCIO LIMA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/167/28021332.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/167/28021332.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE MANCIO LIMA PARA O EXERCICIO FINANCEIRO DE 2016</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/164/22021301.pdf</t>
+    <t>http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/164/22021301.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O SISTEMA DE CONTROLE INTERNO - SCI, NOS TERMOS DO ARTIGO 31 DA CONSTITUIÇÃO FEDERALE ARTIGO 59 DA LEI COMPLEMENTAR Nº 101/2000 E CRIA A UNIDADE DE CONTROLE INTERNO DA CAMARA MUNICIPAL DE MANCIO LIMA E DA OUTRRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -648,68 +648,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/161/22021310.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/158/22021307.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/160/22021309.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/162/22021311.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/157/22021306.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/155/22021304.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/156/22021305.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/154/22021303.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/152/22021301.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/171/28021337.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/168/28021334.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/163/22021312.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/169/28021335.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/165/28021338.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/170/28021336.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/159/22021308.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/166/28021331.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/151/22021300.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/145/16021318.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/153/22021302.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/167/28021332.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/164/22021301.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/161/22021310.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/158/22021307.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/160/22021309.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/162/22021311.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/157/22021306.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/155/22021304.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/156/22021305.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/154/22021303.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/152/22021301.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/171/28021337.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/168/28021334.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/163/22021312.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/169/28021335.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/165/28021338.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/170/28021336.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/159/22021308.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/166/28021331.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/151/22021300.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/145/16021318.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/153/22021302.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/167/28021332.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manciolima.ac.leg.br/media/sapl/public/materialegislativa/2015/164/22021301.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>